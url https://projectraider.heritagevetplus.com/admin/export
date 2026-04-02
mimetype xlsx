--- v0 (2025-12-09)
+++ v1 (2026-04-02)
@@ -12117,58 +12117,74 @@
     <row r="316">
       <c r="A316" t="n">
         <v>100</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Hso2 - Begumpet</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Rajeshwara General Stores</t>
         </is>
       </c>
       <c r="E316" t="n">
         <v>17.4570391</v>
       </c>
       <c r="F316" t="n">
         <v>78.4521503</v>
       </c>
-      <c r="G316" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I316" t="inlineStr"/>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="J316" t="inlineStr"/>
-      <c r="K316" t="inlineStr"/>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>Converted</t>
+        </is>
+      </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2025-09-30 13:37:18</t>
+          <t>2026-03-23 16:54:49</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>101</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Hso2 - Begumpet</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Rajesthani Jelebi Center</t>
         </is>
       </c>
       <c r="E317" t="n">
         <v>17.4608095</v>
       </c>